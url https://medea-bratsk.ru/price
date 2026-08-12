--- v0 (2026-02-09)
+++ v1 (2026-08-12)
@@ -1,171 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00321CBD" w:rsidRDefault="005F4DEB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Центр врачебной </w:t>
+        <w:t xml:space="preserve">Центр </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>врачебной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>косметологии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Прайс</w:t>
+        <w:t>Прайсутвержден</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="003347C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">утвержден  </w:t>
-[...8 lines deleted...]
-        <w:t>05</w:t>
+        <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B50506">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00251676">
+      <w:r w:rsidR="003347C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00251676">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00321CBD" w:rsidRDefault="005F4DEB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="008000"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Прейскурант цен    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -191,149 +202,196 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>директор__________Бужова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> И.П.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00321CBD" w:rsidRDefault="005F4DEB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="2980" w:dyaOrig="939">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:148.5pt;height:46.5pt" o:ole="">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1831809512" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="StaticMetafile" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841833203" r:id="rId8"/>
         </w:object>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2681" w:rsidRDefault="000E2681">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E2681" w:rsidRPr="000E2681" w:rsidRDefault="000E2681">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2681">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ВНИМАНИЕ! ЦЕНЫ МОГУТ МЕНЯТЬСЯ, УТОЧНЯЙТЕ СТОИМОСТЬ УСЛУГИ У АДМИНИСТРАТОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2681" w:rsidRDefault="000E2681">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E2681" w:rsidRDefault="000E2681">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="16187" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1942"/>
         <w:gridCol w:w="5293"/>
         <w:gridCol w:w="2238"/>
         <w:gridCol w:w="2238"/>
         <w:gridCol w:w="2238"/>
         <w:gridCol w:w="2238"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Код по </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Код по общеотраслевому  классификатору</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -484,184 +542,290 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+      <w:tr w:rsidR="000B7248" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
-[...15 lines deleted...]
-              <w:t>В 01.008.001</w:t>
+          <w:p w:rsidR="000B7248" w:rsidRDefault="000B7248" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 01.008.003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
-[...13 lines deleted...]
-              <w:t>Прием врача дерматолога (первичный)</w:t>
+          <w:p w:rsidR="000B7248" w:rsidRDefault="000B7248">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Прием врача косметолога высшей категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
+          <w:p w:rsidR="000B7248" w:rsidRDefault="000B7248">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t>2500</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>В 01.008.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Прием врача дерматолога (первичный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>В 01.008.002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -684,50 +848,166 @@
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7248" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B7248" w:rsidRDefault="000B7248" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 01.008.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00813432">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="000B7248" w:rsidRDefault="000B7248">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Прием врача дерматолога высшей категории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="000B7248" w:rsidRPr="000B7248" w:rsidRDefault="000B7248">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7248">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A341A6" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A341A6" w:rsidRDefault="00EE3770" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -754,80 +1034,86 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A341A6" w:rsidRDefault="00EE3770">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Прием врача трихолога (первичный)</w:t>
+              <w:t>Прием врача трихолога</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A341A6" w:rsidRDefault="00EE3770">
+          <w:p w:rsidR="00A341A6" w:rsidRPr="000B7248" w:rsidRDefault="00EE3770">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7248">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -864,62 +1150,68 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Выезд врача на дом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
+          <w:p w:rsidR="00BB159B" w:rsidRPr="000B7248" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7248">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>договорная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -1062,66 +1354,74 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Инъекция внутривенно (без стоимости препарата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="001077F1">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">350 </w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB159B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -1179,51 +1479,67 @@
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>300</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="001077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -1289,51 +1605,67 @@
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>500</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="001077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1564,69 +1896,78 @@
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EE3770" w:rsidRDefault="00EE3770">
+          <w:p w:rsidR="00EE3770" w:rsidRDefault="007B37F9">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ИНЪЕКЦИЛННАЯ КОСМЕТОЛОГИЯ</w:t>
+              <w:t>ИНЪЕКЦИО</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3770">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ННАЯ КОСМЕТОЛОГИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00EE3770" w:rsidRDefault="00EE3770">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1924,51 +2265,73 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Выведение гиалуроновой кислоты </w:t>
+              <w:t xml:space="preserve">Выведение </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>гиалуроновой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кислоты </w:t>
             </w:r>
             <w:r w:rsidRPr="004D378F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D378F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Лонгидаза</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D378F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2384,50 +2747,51 @@
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00C62A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 11.0</w:t>
             </w:r>
             <w:r w:rsidR="00125ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C62A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -2580,76 +2944,66 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Диспорт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  3</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> зоны лицо</w:t>
+              <w:t xml:space="preserve">  3 зоны лицо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2752,50 +3106,58 @@
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Диспорт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 единица </w:t>
             </w:r>
+            <w:r w:rsidR="0098039D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(средняя и нижняя часть лица)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3111,51 +3473,50 @@
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00C62A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>А 11.0</w:t>
             </w:r>
             <w:r w:rsidR="00125ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C62A72">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -3413,61 +3774,90 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лечение гипергидроза препаратом </w:t>
+              <w:t xml:space="preserve">Лечение </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>диспорт</w:t>
+              <w:t>гипергидроза</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> препаратом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0098039D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>испорт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -3672,68 +4062,68 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Стопы  300/500 </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Стопы  300</w:t>
+              <w:t>ЕД</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -4546,70 +4936,78 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мезотерапия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   лицо (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
@@ -4668,80 +5066,68 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>, шея (</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мезотерапия  лицо, шея (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
@@ -4800,80 +5186,68 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>, шея, декольте (</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мезотерапия  лицо, шея, декольте (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
@@ -5052,72 +5426,62 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мезотерапия области </w:t>
-[...8 lines deleted...]
-              <w:t>век  (</w:t>
+              <w:t>Мезотерапия области век  (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
@@ -5290,98 +5654,70 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мезотерапия коррекция </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Мезотерапия коррекция грыж  верхнего и нижнего века (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>грыж  верхнего</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Evasion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> и нижнего века (</w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>) 1,0  мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -5483,62 +5819,60 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Armor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>" 2,5 мл (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Mesopharm,Россия</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -5708,51 +6042,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">BTX </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>EyesLiftBooster</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (противоотечный для глаз) 2,0 мл</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>противоотечный</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для глаз) 2,0 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6054,61 +6406,59 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Мезотерапия кистей рук (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
@@ -6265,177 +6615,238 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Мезотерапия волосистой части головы (диффузная алопеция) (</w:t>
+              <w:t xml:space="preserve">Мезотерапия волосистой части головы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(диффузная </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алопеция</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="0085661B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 11.01.003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Мезотерапия волосистой части головы (андрогенная алопеция) (</w:t>
+              <w:t>Мезотерапия волосистой части головы (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>андрогенная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алопеция</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
@@ -6485,58 +6896,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мезотерапия </w:t>
+              <w:t>Мезотерапия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">волосистой части </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>головы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -6548,65 +6970,83 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> X </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Vita</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Line 2,0 мл (</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:t>Line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2,0 мл (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>Mesopharm,Россия</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -6666,161 +7106,139 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2985"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мезотерапия волосистой части </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">головы  </w:t>
+              <w:t xml:space="preserve">Мезотерапия волосистой части головы  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>HairX</w:t>
+              <w:t>HairXDNAPeeptide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2,0 мл (в шприце) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>DNAPeeptide</w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Mesopharm,Россия</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
+          <w:p w:rsidR="000107E8" w:rsidRDefault="001077F1" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5000</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="000107E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2985"/>
               </w:tabs>
@@ -6926,51 +7344,50 @@
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2985"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>А 11.01.0</w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -6998,66 +7415,66 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7% шприц 0,5 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00386510">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>8500</w:t>
+              <w:t>9000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00FF6DFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7102,66 +7519,66 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Коллост7% шприц 1,0 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
+          <w:p w:rsidR="000107E8" w:rsidRDefault="00386510" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>10500</w:t>
+              <w:t>11000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00FF6DFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7206,66 +7623,66 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Коллост7%   шприц1,5 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
+          <w:p w:rsidR="000107E8" w:rsidRDefault="00386510" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>12500</w:t>
+              <w:t>13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00FF6DFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7310,66 +7727,66 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Коллост15% шприц 1,0 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
+          <w:p w:rsidR="000107E8" w:rsidRDefault="00386510" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>16500</w:t>
+              <w:t>17000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00FF6DFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7424,68 +7841,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15% шприц 1,5 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="000107E8">
+          <w:p w:rsidR="000107E8" w:rsidRDefault="00386510" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>19500</w:t>
+              <w:t>20000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65">
             <w:r w:rsidRPr="00FF6DFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7645,98 +8062,224 @@
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nihtya</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(Италия) 1 флакон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006A24C0" w:rsidRPr="006A24C0" w:rsidRDefault="006A24C0" w:rsidP="000107E8">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>(Италия) 1 флакон</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00386510" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00386510" w:rsidRDefault="00386510" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 11.01.003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00386510" w:rsidRPr="00386510" w:rsidRDefault="00386510" w:rsidP="000107E8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2985"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коллаген </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mevita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4,0 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006A24C0" w:rsidRPr="006A24C0" w:rsidRDefault="006A24C0" w:rsidP="000107E8">
+          <w:p w:rsidR="00386510" w:rsidRPr="00386510" w:rsidRDefault="00386510" w:rsidP="000107E8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>18000</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000107E8" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000107E8" w:rsidRDefault="000107E8" w:rsidP="00487D65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
@@ -9738,89 +10281,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Липолитикпрямой</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  +непрямой,  РРС</w:t>
-[...8 lines deleted...]
-              <w:t>+, 10,0 мл (</w:t>
+              <w:t xml:space="preserve">  +непрямой,  РРС+, 10,0 мл (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
@@ -9912,69 +10443,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> прямой РРС 10,0 + </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Magistral</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10,0 (сосудистый </w:t>
-[...17 lines deleted...]
-              <w:t>Fusion, Испания)</w:t>
+              <w:t xml:space="preserve"> 10,0 (сосудистый компонент)  (Fusion, Испания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -10026,89 +10539,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Липолитикпрямой</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  10</w:t>
-[...8 lines deleted...]
-              <w:t>,0 мл, РРС (</w:t>
+              <w:t xml:space="preserve">  10,0 мл, РРС (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fusion,Испания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
@@ -10167,76 +10668,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Липолитик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  непрямой</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">  непрямой ХВС </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ХВС Body 10,0 мл против целлюлита (Fusion, Испания)</w:t>
+              <w:t>Body</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10,0 мл против целлюлита (Fusion, Испания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -10253,51 +10762,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00B97DE4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>А 11.01.0</w:t>
             </w:r>
             <w:r w:rsidR="00125ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -10325,69 +10833,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>липолитик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> нижней части лица</w:t>
-[...17 lines deleted...]
-              <w:t>1 флакон 3,0 мл</w:t>
+              <w:t xml:space="preserve"> нижней части лица),   1 флакон 3,0 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -10468,111 +10958,93 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Липолитик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Вектор (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>прямой+непрямой</w:t>
+              <w:t>прямой+непрямойлиполитик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">) область лица (носогубные валики 1,0 мл  </w:t>
+              <w:t xml:space="preserve">) 1,0 мл  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="0098039D" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>500</w:t>
+              <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00675EEE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10611,422 +11083,138 @@
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Липолитик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Вектор (</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>прямой+непрямой</w:t>
+              <w:t>Light</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>липолитик</w:t>
+              <w:t>Fit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>)  область</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> второго подбородка 4,0 мл</w:t>
+              <w:t xml:space="preserve"> 2,0 мл, по лицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2000</w:t>
-[...289 lines deleted...]
-              <w:t>2500</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001077F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -11496,71 +11684,51 @@
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ial</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> System ACP 2</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">,0 </w:t>
+              <w:t xml:space="preserve"> System ACP 2%  1,0 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>мл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Италия</w:t>
@@ -11661,87 +11829,69 @@
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ial</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> System 1.8</w:t>
-[...35 lines deleted...]
-              <w:t>Италия)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>System</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.8%  1,0 мл  (Италия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -11808,102 +11958,144 @@
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалуформ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hydro </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>Hydro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>booster</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1% 1,5 мл (Россия)</w:t>
+              <w:t xml:space="preserve"> 1% </w:t>
+            </w:r>
+            <w:r w:rsidR="003347C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003347C7" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6000</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003C1B3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="000B28DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -11937,120 +12129,190 @@
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ГиалуформLiftbooster</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1,8</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> 1,8%  1,5 мл  (Россия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003347C7" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003347C7" w:rsidRPr="000B28DC" w:rsidRDefault="003347C7" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003347C7" w:rsidRDefault="003347C7" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>%  1</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">,5 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГиалуформLiftbooster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>мл  (</w:t>
-[...8 lines deleted...]
-              <w:t>Россия)</w:t>
+              <w:t xml:space="preserve"> 1,8%  2,0 мл  (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+          <w:p w:rsidR="003347C7" w:rsidRDefault="003347C7" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t>7500</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="000B28DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -12069,120 +12331,117 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Гиалуформ</w:t>
+              <w:t>ГиалуформDeepbooster</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 2,5% 2,0 мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>110</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003347C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12535,66 +12794,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Скульпт</w:t>
+              <w:t>Мезо-Скульпт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>липолитик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -12951,143 +13202,135 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00EC41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 11.01.0</w:t>
             </w:r>
             <w:r w:rsidR="00125ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Гиалрипайер</w:t>
-[...17 lines deleted...]
-              <w:t>,5 мл (лицо, шея) (Россия)</w:t>
+              <w:t>Гиалрипайер02  1,5 мл (лицо, шея) (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>130</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE28B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13119,103 +13362,94 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Гиалрипайер</w:t>
-[...17 lines deleted...]
-              <w:t>,5 мл (лицо, шея) (Россия)</w:t>
+              <w:t>Гиалрипайер04  1,5 мл (лицо, шея) (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>130</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE28B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13247,111 +13481,249 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>Гиалрипайер08  1,5 мл (лицо, шея) (Россия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE28B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE28B6" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRPr="00EC41E4" w:rsidRDefault="001077F1" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 11.01.003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRDefault="00CE28B6" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Гиалрипайер</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>,5 мл (лицо, шея) (Россия)</w:t>
+            <w:r w:rsidR="00422929">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Deep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE28B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,0 мл (лицо, шея) (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+          <w:p w:rsidR="00CE28B6" w:rsidRPr="00CE28B6" w:rsidRDefault="00CE28B6" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>130</w:t>
-[...7 lines deleted...]
-              <w:t>00</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00EC41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -13385,111 +13757,245 @@
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалрипайер</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> лифт айс (зона вокруг </w:t>
-[...17 lines deleted...]
-              <w:t>,0 мл (Россия)</w:t>
+              <w:t xml:space="preserve"> лифт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>айс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (зона вокруг глаз)  1,0 мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...7 lines deleted...]
-              <w:t>500</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE28B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE28B6" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRPr="00EC41E4" w:rsidRDefault="001077F1" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 11.01.003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRDefault="00CE28B6" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гиалрипайер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Lips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  1,0 мл (Россия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRPr="00CE28B6" w:rsidRDefault="00CE28B6" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00EC41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -13528,51 +14034,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B26E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Риви</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B26E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Силк 1,2% 1,0мл</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B26E32">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Силк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B26E32">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,2% 1,0мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -13589,51 +14115,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00EC41E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>А 11.01.0</w:t>
             </w:r>
             <w:r w:rsidR="00125ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -13645,51 +14170,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B26E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Риви</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B26E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Силк 1,2% </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B26E32">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Силк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B26E32">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,2% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,0мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
@@ -13875,58 +14420,69 @@
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRPr="006B64A2" w:rsidRDefault="00BB159B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3637"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belotero Shape lips 0,6 </w:t>
+              <w:t>Belotero</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shape lips 0,6 </w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>мл</w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Германия</w:t>
@@ -14007,89 +14563,98 @@
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3637"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contourlips</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">(с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">с лидокаином) </w:t>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0,6 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -14159,51 +14724,69 @@
               <w:tabs>
                 <w:tab w:val="center" w:pos="3637"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BeloteroIntense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (с лидокаином) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -14267,51 +14850,69 @@
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BeloteroIntense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (без лидокаина) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -14369,59 +14970,69 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3637"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалуформ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00CE28B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>lips 1</w:t>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ips 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>,8% 1,0 мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -14835,51 +15446,87 @@
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Soft (с лидокаином) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -14940,51 +15587,87 @@
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Soft (без лидокаина) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15045,51 +15728,87 @@
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Balance (с лидокаином) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Balance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -15150,51 +15869,87 @@
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Balance (без лидокаина) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Balance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15240,76 +15995,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BeloteroIntense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">(с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с лидокаином) 1,0 мл (Германия)</w:t>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -15370,51 +16133,69 @@
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BeloteroIntense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (без лидокаина) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15486,51 +16267,69 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Volum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (с лидокаином) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15604,51 +16403,69 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belotero</w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Volum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (без лидокаина) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15711,51 +16528,69 @@
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Novacutan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Light 1,0 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Light</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -15851,250 +16686,281 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
+      <w:tr w:rsidR="00422929" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00422929" w:rsidRPr="00DB5ED8" w:rsidRDefault="00422929" w:rsidP="00A64388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 16.01.026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00422929" w:rsidRDefault="00422929" w:rsidP="00A64388">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>NovacutanVolume</w:t>
+              <w:t>Novacutan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1,0 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
+          <w:p w:rsidR="00422929" w:rsidRPr="00422929" w:rsidRDefault="00422929" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
-            <w:r w:rsidRPr="00E80330">
+            <w:r w:rsidRPr="00DB5ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>А 16.01.026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Stylage</w:t>
+              <w:t>NovacutanVolume</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> S 0,8 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> 1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>15000</w:t>
+              <w:t>14500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:r w:rsidRPr="00E80330">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16119,84 +16985,84 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stylage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> M с лидокаином 1,0 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> S 0,8 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>19000</w:t>
+              <w:t>15000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:r w:rsidRPr="00E80330">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16221,86 +17087,102 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stylage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> M без лидокаина 1,0 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> M с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>18000</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:r w:rsidRPr="00E80330">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16325,84 +17207,104 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stylage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L 1,0 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> M без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t>20500</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:r w:rsidRPr="00E80330">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16427,338 +17329,311 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stylage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XL 1,0 мл (Франция)</w:t>
+              <w:t xml:space="preserve"> L 1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>21700</w:t>
+              <w:t>20500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
-            <w:r w:rsidRPr="00395F92">
+            <w:r w:rsidRPr="00E80330">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>А 16.01.026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A64388" w:rsidRPr="00C13C74" w:rsidRDefault="00A64388" w:rsidP="00A64388">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C13C74">
-[...5 lines deleted...]
-              <w:t>StylageLips</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Stylage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C13C74">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> с лидокаином 1,0 мл (Франция)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XL 1,0 мл (Франция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>23000</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:r w:rsidRPr="00395F92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>А 16.01.026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="00A64388" w:rsidRPr="00C13C74" w:rsidRDefault="00A64388" w:rsidP="00A64388">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C13C74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>StylageLips</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C13C74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C13C74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C13C74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,0 мл (Франция)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...62 lines deleted...]
-            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-              <w:t>000</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>23000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:r w:rsidRPr="00395F92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16778,68 +17653,79 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалуформ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B64A2">
-[...7 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2,5% 1,0 мл (Россия)</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Normal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,8% 1,0 мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="00BC0723" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16913,79 +17799,68 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалуформ</w:t>
             </w:r>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Deep</w:t>
+            </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t> </w:t>
-[...19 lines deleted...]
-              <w:t> 2,5% 1,0 мл (Россия)</w:t>
+              <w:t xml:space="preserve"> 2,5% 1,0 мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="00BC0723" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -17064,63 +17939,74 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалуформ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:spacing w:val="3"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>1,0 мл (Россия)</w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>SubDerm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> 2,5% 1,0 мл (Россия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="00BC0723" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -17194,50 +18080,330 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Гиалуформ</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CE28B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ips1,8% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,0 мл (Россия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A64388" w:rsidRPr="00BC0723" w:rsidRDefault="00A64388" w:rsidP="00A64388">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE28B6" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRPr="00395F92" w:rsidRDefault="001077F1" w:rsidP="00A64388">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRPr="006B64A2" w:rsidRDefault="00CE28B6" w:rsidP="00A64388">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гиалуформ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,8% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,0 мл (Россия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CE28B6" w:rsidRDefault="00CE28B6" w:rsidP="00A64388">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>15000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A64388" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
+            <w:r w:rsidRPr="00395F92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гиалуформ</w:t>
+            </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tim</w:t>
             </w:r>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
@@ -17472,51 +18638,69 @@
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRPr="006B64A2" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BeloteroIntense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (с лидокаином) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаином</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -17579,51 +18763,69 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>BeloteroIntense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006B64A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (без лидокаина) 1,0 мл (Германия)</w:t>
+              <w:t xml:space="preserve"> (без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лидокаина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B64A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>) 1,0 мл (Германия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A64388" w:rsidRDefault="00A64388" w:rsidP="00A64388">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -18106,76 +19308,66 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Мэлсмон</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  2</w:t>
-[...8 lines deleted...]
-              <w:t>,0 мл</w:t>
+              <w:t xml:space="preserve">  2,0 мл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -18346,76 +19538,66 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="008754DD" w:rsidRDefault="008754DD" w:rsidP="008754DD">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Курасен</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Мезо</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2,0 мл </w:t>
+              <w:t xml:space="preserve"> Мезо 2,0 мл </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="008754DD" w:rsidRDefault="008754DD" w:rsidP="008754DD">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -18847,50 +20029,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="00B4408E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 11.01.012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
@@ -19196,51 +20379,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">APTOS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Visage</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> HA (с гиалуроновой кислотой) кол-во 10 шт.</w:t>
+              <w:t xml:space="preserve"> HA (с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>гиалуроновой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кислотой) кол-во 10 шт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -19379,57 +20580,67 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мононити, 10 </w:t>
+              <w:t>Мононити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -19712,71 +20923,131 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нити Master Gear с </w:t>
+              <w:t xml:space="preserve">Нити </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Master</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>микровыступами</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, шипами (полимолочная кислота) (Корея) (4 </w:t>
+              <w:t>, шипами (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>полимолочная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кислота) (Корея) (4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19859,51 +21130,75 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нити Dual </w:t>
+              <w:t xml:space="preserve">Нити </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Needle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> на двух канюлях-проводниках с разнонаправленными:</w:t>
             </w:r>
@@ -20303,58 +21598,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мононити, 10 </w:t>
+              <w:t>Мононити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
@@ -20834,51 +22140,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Подкожное введение газовой </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>озонокислородной</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> смеси (лифтинг лица)</w:t>
+              <w:t xml:space="preserve"> смеси (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лифтинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -21649,50 +22973,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
             <w:r w:rsidRPr="000E600C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 20.30.024.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -22200,8191 +23525,8522 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00BB159B" w:rsidRPr="00137CC3" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00BB159B" w:rsidRPr="00137CC3" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Чистка лица</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRPr="00137CC3" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 14.01.008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Чистка лица (механическая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00262E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 14.01.008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Чистка лица (комбинированная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00262E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 14.01.008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Механическая чистка спины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="00A64388" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00262E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 14.01.008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Механическая чистка 1 зоны (ушей или носа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="00A64388" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00262E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22.01.001.002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ультразвуковой пилинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00262E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А </w:t>
+            </w:r>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.01.008.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Чистка атравматическая </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>УХОДОВЫЕ ПРОЦЕДУРЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Набор KLAPP «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гиалуроник</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">омоложение, увлажнение, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лифтинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>восстанавление</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>гидролипидного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> баланса кожи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Набор KLAPP «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Коллагенное</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> стимулирование» (способствует формированию коллагена III и I типа, при снижении тонуса и эластичности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Набор KLAPP«Морской коллаген» (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>антистрессовая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> линия для сухой чувствительной кожи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Омолаживающая программа, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Holy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Land</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Израиль) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00B943F9" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Карбокситерапия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Маска для лица по типу кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Альгинатная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экспресс уход </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A64388">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>КОМПЛЕКС 9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRPr="00137CC3" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00137CC3">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Брови:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6355E" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Долговременная кладка бровей + окрашивание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6355E" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Долговременная укладка бровей без окрашивания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6355E" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Профессиональное окрашивание бровей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6355E" w:rsidRDefault="00B6355E" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Чистка лица (механическая)</w:t>
+              <w:t>Окрашивание ресниц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB159B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
-[...13 lines deleted...]
-              <w:t>Чистка лица (комбинированная)</w:t>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Окрашивание бровей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...7 lines deleted...]
-              <w:t>500</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB159B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1B3A" w:rsidTr="00487D65">
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="00487D65">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="003C1B3A" w:rsidP="003C1B3A">
-[...13 lines deleted...]
-              <w:t>Механическая чистка спины</w:t>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Коррекция бровей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C1B3A" w:rsidRDefault="00A64388" w:rsidP="003C1B3A">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5000</w:t>
-[...318 lines deleted...]
-              <w:t>700</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB159B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
-          <w:trHeight w:val="488"/>
+          <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>УХОДОВЫЕ ПРОЦЕДУРЫ:</w:t>
-            </w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массаж лица </w:t>
+            </w:r>
+            <w:r w:rsidR="00A90429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>медицин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ский:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...401 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
-[...13 lines deleted...]
-              <w:t>КОМПЛЕКС 4</w:t>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00A82F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 21.01.002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Омолаживающая программа, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Land (Израиль) </w:t>
+              <w:t xml:space="preserve">Массаж </w:t>
+            </w:r>
+            <w:r w:rsidR="00A90429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>классический</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (лицо, шея, декольте, плечи).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2700</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A90429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A14EC2" w:rsidRPr="00B943F9" w:rsidRDefault="00A64388" w:rsidP="00487D65">
-[...13 lines deleted...]
-              <w:t>КОМПЛЕКС 5</w:t>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00A82F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 21.01.002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массаж по системе </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Карбокситерапия</w:t>
+              <w:t>Ахабадзе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A64388">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00A90429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 21.01.002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массаж </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>буккально-скульптурирующий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 21.01.002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Хиромассаж</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (испанская техника)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ПИЛИНГИ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А </w:t>
+            </w:r>
+            <w:r w:rsidR="00A90429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRPr="001452EC" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Химический персиковый </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пилинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PeachPeel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001452EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лицо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="001804A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRPr="001452EC" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Химический персиковый </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пилинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PeachPeel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001452EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лицо + шея)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="001804A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Химический персиковый </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пилинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PeachPeel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001452EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лицо + шея + декольте)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="001804A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Молочно-салицилово-гликолевый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Миндальный 40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Джесснера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг ретиноевый 5% желтый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг химический  ТСА 15% (срединный)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ТОЛЬКО с октября по март</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг PRX-T33 (лицо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг PRX-T33 (лицо + шея)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пилинг </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>BioRePeelCl3 (лицо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пилинг </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>BioRePeelCl3 (лицо + шея)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ретиноевый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cimel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>» лицо (Испания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:r w:rsidRPr="006D6F1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пилинг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ретиноевый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cimel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>» лицо + шея (Испания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00A90429">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>УДАЛЕНИЕ ДОБРОКАЧЕСТВЕННОГО НОВООБРАЗОВАНИЯ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(МЕТОД ЭЛЕКТРОКОАГУЛЯЦИИ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00B943F9" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>В 01.008.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Консультация врача по удалению новообразований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="532"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 11.01.014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Анестезия лидокаином, ультракаином</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ВХОДИТ В СТОИМОСТЬ УДАЛЕНИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 03.01.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Осмотр новообразований </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дерматоскопом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ВХОДИТ В СТОИМОСТЬ УДАЛЕНИЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="0028585C" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 08.30.006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гистологическое исследование материала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>за 1 биоматериал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Удаление мелких папиллом, себорейных кератом (до 2мм)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>*указана цена за удаление 1 шт.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От 1-4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
-[...13 lines deleted...]
-              <w:t>КОМПЛЕКС 6</w:t>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00E83BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От 5-9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t>500</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
-[...13 lines deleted...]
-              <w:t>КОМПЛЕКС 7</w:t>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00E83BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От 10-20 </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Альгинатная</w:t>
+              <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t>500</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A14EC2" w:rsidRPr="00A64388" w:rsidRDefault="00A64388" w:rsidP="00487D65">
-[...13 lines deleted...]
-              <w:t>КОМПЛЕКС 8</w:t>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00E83BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">От 20-30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...119 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Удаление доброкачественных новообразований (крупные папилломы, невусы и др.) в любых зонах (исключая область век, интимные зоны)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00B20CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером до 4 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00B20CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером от 5 – 9 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00B20CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером до 1,5 см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2000-2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00963A16">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>Окрашивание ресниц</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Удаление доброкачественных новообразований (крупные папилломы, невусы и др.) в области век, в интимных зонах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00265F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером до 4 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00265F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером от 5 – 9 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00265F48">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером до 1,5 см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Удаление бородавок, сухих мозолей:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00E72FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
-[...13 lines deleted...]
-              <w:t>Окрашивание бровей</w:t>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером до 5 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-              <w:t>00</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00E72FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером 6 – 9 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00E72FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером 1 – 1,5 см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00927672" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E72FAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t>Коррекция бровей</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Размером более 1,5 см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A64388" w:rsidP="004D5BB7">
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-              <w:t>00</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Удаление контагиозных моллюсков: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 16.01.017.001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1 штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Массаж лица </w:t>
-[...19 lines deleted...]
-          </w:p>
+              <w:t>АППАРАТНАЯ КОСМЕТОЛОГИЯ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 17.01.010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Микротоковая терапия лица (20 мин.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
-            <w:r w:rsidRPr="00A82F44">
-[...5 lines deleted...]
-              <w:t>А 21.01.002</w:t>
+            <w:r w:rsidRPr="00641F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 17.01.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Массаж </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (лицо, шея, декольте, плечи).</w:t>
+              <w:t>Микротоковая терапия лица (40 мин.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...15 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
-            <w:r w:rsidRPr="00A82F44">
-[...5 lines deleted...]
-              <w:t>А 21.01.002</w:t>
+            <w:r w:rsidRPr="00641F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 17.01.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Массаж по системе </w:t>
-            </w:r>
+              <w:t>Микротоковая терапия лица (60 мин.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00641F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 17.01.010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Ахабадзе</w:t>
+              <w:t>Дермотония</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тела, аппарат DERMO V4 (вакуумно-роликовый массаж) (60 мин.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A14EC2" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
+            <w:r w:rsidRPr="00641F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 17.01.010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Дермотония</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лицо, шея, аппарат DERMO V4 (вакуумно-роликовый массаж)(30 мин.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A14EC2" w:rsidRDefault="00A14EC2" w:rsidP="00A14EC2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90429" w:rsidTr="00A90429">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>А 21.01.007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRPr="00A90429" w:rsidRDefault="00A90429" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90429">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ВАКУУМНЫЙ МАССАЖ КОЖИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A90429" w:rsidRDefault="00A90429" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Массаж </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Массаж LPG (тело)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1500</w:t>
+              <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (испанская техника)</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Массаж LPG (лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
-          </w:p>
-[...99 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
-[...24 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRPr="001452EC" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
-[...42 lines deleted...]
-              <w:t>лицо)</w:t>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Массаж LPG (1 зона)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1389 lines deleted...]
-              <w:t>5000</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          </w:p>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Костюм для LPG массажа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...43 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3500</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00B943F9" w:rsidP="00487D65">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Консультация врача по удалению новообразований </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прокат костюма для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> массажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="004D5BB7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...125 lines deleted...]
-              <w:t>ВХОДИТ В СТОИМОСТЬ УДАЛЕНИЯ</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB159B" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB159B" w:rsidRDefault="00A14EC2" w:rsidP="00487D65">
-[...3322 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00BB159B" w:rsidRDefault="00BB159B" w:rsidP="00487D65">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -30983,246 +32639,341 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
+      <w:tr w:rsidR="00C62C00" w:rsidTr="00963A16">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="727"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
+          <w:p w:rsidR="00C62C00" w:rsidRDefault="00C62C00" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
+          <w:p w:rsidR="00C62C00" w:rsidRDefault="00C62C00" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-              <w:t>ПЕДИКЮР МЕДИЦИНСКИЙ:</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Массаж стоп</w:t>
+            </w:r>
+            <w:r w:rsidR="00860223">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> медицинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
+          <w:p w:rsidR="00C62C00" w:rsidRDefault="00C62C00" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ПЕДИКЮР МЕДИЦИНСКИЙ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="6714" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>А 16.01.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Медицинский педикюр аппаратный женский, </w:t>
-[...8 lines deleted...]
-              <w:t>мужской (без покрытия, обработка стопы и пальцев)</w:t>
+              <w:t>Медицинский педикюр аппаратный женский, мужской (без покрытия, обработка стопы и пальцев)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
@@ -31479,51 +33230,67 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3000</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003347C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
               <w:rPr>
@@ -35021,71 +36788,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Обработка </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> кислотой:</w:t>
+              <w:t>Обработка бородавки  азотной кислотой:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -36287,50 +38034,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRPr="00487D65" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 21.01.010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -37146,55 +38894,55 @@
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
+      <w:tr w:rsidR="00B6240D" w:rsidTr="00520AD1">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37388,51 +39136,50 @@
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRPr="00487D65" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487D65">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A14.01.013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -39019,51 +40766,62 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фотоомоложение проводится через 2-4 недели </w:t>
+              <w:t xml:space="preserve">Фотоомоложение проводится через 2-4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">недели </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4-6:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -39111,86 +40869,85 @@
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 20.01.005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фотоомоложение  лицо</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -39232,67 +40989,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> + шея</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Фотоомоложение  лицо + шея</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -39335,67 +41082,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> + шея + декольте</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Фотоомоложение  лицо + шея + декольте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -39444,69 +41181,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фотоомоложение лицо </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> + декольте + кисти </w:t>
+              <w:t xml:space="preserve">Фотоомоложение лицо +  шея + декольте + кисти </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -40045,51 +41764,73 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фотолечение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> купероза проводится через 2-4 недели </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>купероза</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводится через 2-4 недели </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
@@ -40142,94 +41883,111 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:r w:rsidRPr="002B57A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>А 20.01.005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фотолечение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сосудов (купероз, </w:t>
+              <w:t xml:space="preserve"> сосудов (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>купероз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>розацеа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>) лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
@@ -40550,51 +42308,51 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6240D" w:rsidTr="0051595D">
+      <w:tr w:rsidR="00B6240D" w:rsidTr="00963A16">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:r w:rsidRPr="00D55C55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>А 20.01.005</w:t>
             </w:r>
           </w:p>
@@ -40615,51 +42373,69 @@
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фотолечение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сосудов, купероз </w:t>
+              <w:t xml:space="preserve"> сосудов, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>купероз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5 (-10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
@@ -41055,71 +42831,51 @@
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фотолечение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> пигментации 1 зоны на лице (или лоб или </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> или лоб или подбородок, или нос)</w:t>
+              <w:t xml:space="preserve"> пигментации 1 зоны на лице (или лоб или одна  щека или лоб или подбородок, или нос)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -41267,51 +43023,73 @@
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фотолечение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> акне проводится 1 р в 7-14 дней </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>акне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводится 1 р в 7-14 дней </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4-12:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -41615,50 +43393,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6240D" w:rsidTr="00487D65">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="6714" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:r w:rsidRPr="00D55C55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>А 20.01.005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -42025,62 +43804,62 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Элос</w:t>
+              <w:t>Элос-эпиляция</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>-эпиляция:</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -43246,62 +45025,62 @@
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Комплексная </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>элос</w:t>
+              <w:t>элос-эпиляция</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>-эпиляция:</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B6240D" w:rsidRDefault="00B6240D" w:rsidP="00B6240D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -43791,282 +45570,311 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00321CBD" w:rsidRDefault="00321CBD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00321CBD" w:rsidSect="00057CC5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00F83A73" w:rsidRDefault="00F83A73">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00422929" w:rsidRDefault="00422929">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F83A73" w:rsidRDefault="00F83A73">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00422929" w:rsidRDefault="00422929">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00F83A73" w:rsidRDefault="00F83A73">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00422929" w:rsidRDefault="00422929">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F83A73" w:rsidRDefault="00F83A73">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00422929" w:rsidRDefault="00422929">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D84D28"/>
     <w:rsid w:val="000107E8"/>
     <w:rsid w:val="00057CC5"/>
     <w:rsid w:val="00070D2E"/>
     <w:rsid w:val="000A408D"/>
+    <w:rsid w:val="000B7248"/>
+    <w:rsid w:val="000E2681"/>
     <w:rsid w:val="001030B5"/>
+    <w:rsid w:val="001077F1"/>
     <w:rsid w:val="00125ABC"/>
     <w:rsid w:val="00137CC3"/>
     <w:rsid w:val="001452EC"/>
     <w:rsid w:val="001577EF"/>
+    <w:rsid w:val="00177E29"/>
+    <w:rsid w:val="0019588C"/>
     <w:rsid w:val="001D30C8"/>
     <w:rsid w:val="00212DD6"/>
+    <w:rsid w:val="002133FB"/>
     <w:rsid w:val="00251676"/>
     <w:rsid w:val="0026612B"/>
     <w:rsid w:val="0028585C"/>
     <w:rsid w:val="00293DDE"/>
     <w:rsid w:val="002F6223"/>
     <w:rsid w:val="0032128C"/>
     <w:rsid w:val="00321CBD"/>
     <w:rsid w:val="00332A96"/>
+    <w:rsid w:val="003347C7"/>
     <w:rsid w:val="00361BE7"/>
     <w:rsid w:val="00367C7A"/>
+    <w:rsid w:val="00386510"/>
     <w:rsid w:val="00393667"/>
     <w:rsid w:val="003C1B3A"/>
     <w:rsid w:val="003D4B69"/>
     <w:rsid w:val="003D5C46"/>
     <w:rsid w:val="004139E1"/>
+    <w:rsid w:val="00422929"/>
     <w:rsid w:val="00454A10"/>
     <w:rsid w:val="00456C22"/>
     <w:rsid w:val="00487D65"/>
     <w:rsid w:val="004A04CB"/>
     <w:rsid w:val="004A36DC"/>
+    <w:rsid w:val="004C7762"/>
     <w:rsid w:val="004D378F"/>
     <w:rsid w:val="004D5BB7"/>
     <w:rsid w:val="004F30E2"/>
     <w:rsid w:val="004F68F1"/>
+    <w:rsid w:val="00520AD1"/>
     <w:rsid w:val="00534ED7"/>
     <w:rsid w:val="00554AF0"/>
     <w:rsid w:val="005578D9"/>
+    <w:rsid w:val="005723A1"/>
     <w:rsid w:val="0058431C"/>
     <w:rsid w:val="005D0F72"/>
     <w:rsid w:val="005F287F"/>
     <w:rsid w:val="005F3573"/>
     <w:rsid w:val="005F4DEB"/>
     <w:rsid w:val="00605209"/>
     <w:rsid w:val="00614227"/>
     <w:rsid w:val="00625EDB"/>
     <w:rsid w:val="00630102"/>
     <w:rsid w:val="006644B1"/>
     <w:rsid w:val="0066553B"/>
     <w:rsid w:val="00670543"/>
     <w:rsid w:val="006A24C0"/>
     <w:rsid w:val="006B64A2"/>
     <w:rsid w:val="006E5685"/>
     <w:rsid w:val="006F5360"/>
     <w:rsid w:val="00713D50"/>
+    <w:rsid w:val="00733946"/>
     <w:rsid w:val="00753401"/>
     <w:rsid w:val="00765F7E"/>
+    <w:rsid w:val="007B37F9"/>
     <w:rsid w:val="007F3879"/>
+    <w:rsid w:val="00813432"/>
+    <w:rsid w:val="00860223"/>
     <w:rsid w:val="00861635"/>
     <w:rsid w:val="008754DD"/>
     <w:rsid w:val="008971FE"/>
     <w:rsid w:val="008E63E7"/>
     <w:rsid w:val="00927672"/>
+    <w:rsid w:val="00954F45"/>
     <w:rsid w:val="00955F75"/>
+    <w:rsid w:val="00963A16"/>
     <w:rsid w:val="00977719"/>
+    <w:rsid w:val="0098039D"/>
     <w:rsid w:val="009A40F0"/>
+    <w:rsid w:val="009C7158"/>
     <w:rsid w:val="009D1A71"/>
     <w:rsid w:val="009F40EF"/>
     <w:rsid w:val="00A04421"/>
     <w:rsid w:val="00A14EC2"/>
     <w:rsid w:val="00A261F2"/>
     <w:rsid w:val="00A341A6"/>
     <w:rsid w:val="00A44EB3"/>
     <w:rsid w:val="00A6381D"/>
     <w:rsid w:val="00A64388"/>
     <w:rsid w:val="00A76A3F"/>
     <w:rsid w:val="00A90429"/>
     <w:rsid w:val="00A91DD8"/>
     <w:rsid w:val="00A97C92"/>
     <w:rsid w:val="00AC6521"/>
+    <w:rsid w:val="00AD0A32"/>
     <w:rsid w:val="00AD6DF7"/>
     <w:rsid w:val="00AF61F5"/>
     <w:rsid w:val="00B26E32"/>
     <w:rsid w:val="00B50506"/>
     <w:rsid w:val="00B6240D"/>
+    <w:rsid w:val="00B6355E"/>
     <w:rsid w:val="00B943F9"/>
     <w:rsid w:val="00BA71AE"/>
     <w:rsid w:val="00BB159B"/>
     <w:rsid w:val="00BC0723"/>
     <w:rsid w:val="00BE78F6"/>
     <w:rsid w:val="00C13C74"/>
     <w:rsid w:val="00C50FA1"/>
     <w:rsid w:val="00C514DC"/>
+    <w:rsid w:val="00C62C00"/>
     <w:rsid w:val="00C66368"/>
+    <w:rsid w:val="00C732FB"/>
     <w:rsid w:val="00C91231"/>
+    <w:rsid w:val="00CB7D51"/>
+    <w:rsid w:val="00CE28B6"/>
     <w:rsid w:val="00D32B23"/>
     <w:rsid w:val="00D82CFA"/>
     <w:rsid w:val="00D84D28"/>
     <w:rsid w:val="00DE45C1"/>
     <w:rsid w:val="00E02DE5"/>
+    <w:rsid w:val="00E40190"/>
     <w:rsid w:val="00EA2892"/>
     <w:rsid w:val="00EE3770"/>
+    <w:rsid w:val="00F05413"/>
+    <w:rsid w:val="00F06CD5"/>
     <w:rsid w:val="00F35002"/>
     <w:rsid w:val="00F41A4B"/>
     <w:rsid w:val="00F5547B"/>
     <w:rsid w:val="00F83A73"/>
+    <w:rsid w:val="00F9262F"/>
+    <w:rsid w:val="00FC0C75"/>
     <w:rsid w:val="00FC7A00"/>
     <w:rsid w:val="04B2526E"/>
     <w:rsid w:val="05460886"/>
     <w:rsid w:val="0E554F71"/>
     <w:rsid w:val="0FB10557"/>
     <w:rsid w:val="15B613E4"/>
     <w:rsid w:val="1701191F"/>
     <w:rsid w:val="1D6F3EBC"/>
     <w:rsid w:val="1FC061AD"/>
     <w:rsid w:val="31550A28"/>
     <w:rsid w:val="345C1828"/>
     <w:rsid w:val="37FC78EB"/>
     <w:rsid w:val="3CB33545"/>
     <w:rsid w:val="4C6D1A7E"/>
     <w:rsid w:val="4CC921E6"/>
     <w:rsid w:val="4DBC6201"/>
     <w:rsid w:val="50E168DD"/>
     <w:rsid w:val="52E70970"/>
     <w:rsid w:val="52FF55F5"/>
     <w:rsid w:val="53DD4B17"/>
     <w:rsid w:val="54F85A5B"/>
     <w:rsid w:val="57352F0B"/>
     <w:rsid w:val="5BD24811"/>
     <w:rsid w:val="5E590CDA"/>
     <w:rsid w:val="62FC079C"/>
@@ -44074,495 +45882,251 @@
     <w:rsid w:val="65283FEB"/>
     <w:rsid w:val="6DB36646"/>
     <w:rsid w:val="6F0227D0"/>
     <w:rsid w:val="74F54BBD"/>
     <w:rsid w:val="75753F4B"/>
     <w:rsid w:val="7A660673"/>
     <w:rsid w:val="7C8E6C27"/>
     <w:rsid w:val="7D307A98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16ED28CE"/>
-  <w15:docId w15:val="{C44D79D3-8F9F-4A62-95B5-31318E4AB3D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00057CC5"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006A24C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00057CC5"/>
@@ -44594,51 +46158,51 @@
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00487D65"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006A24C0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -44905,75 +46469,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E2096AA-8536-4A37-ACF2-B1AA6E55CC78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3069</Words>
-  <Characters>17494</Characters>
+  <Words>3142</Words>
+  <Characters>17915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>QGYJM-3MF6X-6K96V-DX8BY-6FTHW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20522</CharactersWithSpaces>
+  <CharactersWithSpaces>21015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.21179</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>DDBEE3A43755499A8F748D7B79743D8A_12</vt:lpwstr>
   </property>